--- v0 (2026-03-19)
+++ v1 (2026-07-27)
@@ -1,91 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="tmp" ContentType="image/png"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0CA2E2F2" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE91C2E" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
+    <w:p w14:paraId="5FE91C2E" w14:textId="5CE2DC4C" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CEAE861" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+    <w:p w14:paraId="0CEAE861" w14:textId="062A2ED9" w:rsidR="00336C2A" w:rsidRDefault="00AA7130">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57B3AD21" wp14:editId="34818541">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5728335</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>5715</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="827185" cy="895350"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1762337313" name="Grafik 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1762337313" name="Grafik 1762337313"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="827185" cy="895350"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00341CD0">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zu beachten ggf. mitzubringen:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
@@ -114,68 +179,80 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE198A6" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BA9CFC1" w14:textId="1816C0B2" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+          <w:p w14:paraId="2BA9CFC1" w14:textId="14D0AE7D" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> 1 aktuelles und biometrietaugliches Passbild</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> eines verifizierten Fotografen</w:t>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:t>elektronisches</w:t>
             </w:r>
             <w:r>
+              <w:t xml:space="preserve"> Passbild</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:t xml:space="preserve"> (QR-Code)</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
-              <w:t>11.02.2025</w:t>
+              <w:t xml:space="preserve"> (QR-Code)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>1.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="33808A03" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4064211C" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
@@ -223,72 +300,75 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42505734" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F2E36F7" w14:textId="3170B5A5" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+          <w:p w14:paraId="1F2E36F7" w14:textId="498CB812" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:t xml:space="preserve">noch gültigen/ abgelaufenen </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
-              <w:t>Ausweis</w:t>
-[...5 lines deleted...]
-              <w:t>, Pass, Vorläufiger Ausweis</w:t>
+              <w:t>Kinderausweis/Kinderreisepass, Pass, Ausweis</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des Kindes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>11.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="63C73F89" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -458,87 +538,185 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CABD041" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16614BF2" w14:textId="4E89BADA" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+          <w:p w14:paraId="16614BF2" w14:textId="6F3F9926" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:ind w:left="1418" w:hanging="1418"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gebühr: </w:t>
             </w:r>
-            <w:r w:rsidR="009B6693">
+            <w:r w:rsidR="00210AE9">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>27,60</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00210AE9">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> /37,50 / 10,00</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00210AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+            <w:r w:rsidR="00210AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Ausweis) </w:t>
+            </w:r>
+            <w:r w:rsidR="00210AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00210AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37,50</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+            <w:r w:rsidR="00210AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Pass) </w:t>
+            </w:r>
+            <w:r w:rsidR="00210AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ 10,00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (vorl. Ausweis)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="38B79807" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -594,74 +772,89 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AE9A191" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FE8339B" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+          <w:p w14:paraId="6FE8339B" w14:textId="0E58A154" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:ind w:left="1418" w:hanging="1418"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Größe: </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ein Elternteil muss bei Beantragung anwesend sein</w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11.02.2025</w:t>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="6180D367" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CA0B595" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
@@ -709,74 +902,72 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E180595" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A9AE199" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+          <w:p w14:paraId="4A9AE199" w14:textId="73B4D0BA" w:rsidR="00336C2A" w:rsidRPr="00607ABD" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:ind w:left="1418" w:hanging="1418"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
-                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Augenfarbe: </w:t>
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00607ABD" w:rsidRPr="00607ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11.02.2025</w:t>
+              <w:t xml:space="preserve">Kopie Pass/ Ausweis des nicht anwesenden Elternteils </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="104A70D2" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EF9B075" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
@@ -824,74 +1015,61 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A11AD46" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="033131EC" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
-[...2 lines deleted...]
-              <w:ind w:left="1418" w:hanging="1418"/>
+          <w:p w14:paraId="033131EC" w14:textId="2DB87887" w:rsidR="00336C2A" w:rsidRDefault="00607ABD" w:rsidP="00607ABD">
+            <w:pPr>
+              <w:pStyle w:val="TabellenInhalt"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>11.02.2025</w:t>
+              <w:t xml:space="preserve"> Sorgerechtserklärung/Geburtsurkunde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="196D8A10" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E9E7DA5" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
@@ -939,67 +1117,67 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C7BED21" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7944EA85" w14:textId="2FC2225C" w:rsidR="00336C2A" w:rsidRDefault="00210AE9">
+          <w:p w14:paraId="7944EA85" w14:textId="18F4A46C" w:rsidR="00336C2A" w:rsidRDefault="00607ABD">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Sorgerechtserklärung/Geburtsurkunde </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00341CD0">
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>1.02.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00210AE9">
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00341CD0">
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04F02B2C" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1537,51 +1715,51 @@
     <w:p w14:paraId="7EFC2019" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
         </w:rPr>
         <w:t>Eventuell wird ein Personalausweis bei Grenzübertritten für Kinder unter 16 Jahren nicht anerkannt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296863EE" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Nähere Informationen zu Einreisebestimmungen finden Sie auf der Homepage des Auswärtigen Amtes unter </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00336C2A">
           <w:rPr>
             <w:rStyle w:val="Internetlink"/>
             <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           </w:rPr>
           <w:t>www.auswaertiges-amt.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CE7D40" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20A7C749" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
       <w:pPr>
@@ -1910,399 +2088,486 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C923D2E" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0" w:rsidP="00D335E8">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6141B9C4" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0" w:rsidP="00D335E8">
+    <w:p w14:paraId="6141B9C4" w14:textId="536CC2EC" w:rsidR="00336C2A" w:rsidRDefault="00341CD0" w:rsidP="00D335E8">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Unterschrift Mutter)</w:t>
+        <w:t xml:space="preserve"> (Unterschrift </w:t>
+      </w:r>
+      <w:r w:rsidR="0033267A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sorgeberechtigte/r A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>(Unterschrift Vater)</w:t>
+        <w:t xml:space="preserve">(Unterschrift </w:t>
+      </w:r>
+      <w:r w:rsidR="0033267A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sorgeberechtigte/r B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31808CEA" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="3969"/>
           <w:tab w:val="center" w:pos="4253"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BAAB863" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+    <w:p w14:paraId="2BAAB863" w14:textId="367E7576" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">BPA Nr./RP Nr./Nationalpass Nr.: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00607ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">BPA Nr./RP Nr./Nationalpass Nr.: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F707D77" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1ED36AD4" w14:textId="77777777" w:rsidR="0033267A" w:rsidRDefault="0033267A">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B6220F" w14:textId="77777777" w:rsidR="0033267A" w:rsidRDefault="0033267A">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="298A0D5B" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="302F2EB5" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+    <w:p w14:paraId="6A378006" w14:textId="77777777" w:rsidR="0033267A" w:rsidRPr="0033267A" w:rsidRDefault="0033267A" w:rsidP="0033267A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033267A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zur Abholung des Dokumentes ist berechtigt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8D8D34" w14:textId="77777777" w:rsidR="0033267A" w:rsidRDefault="0033267A" w:rsidP="0033267A">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1F96A5" w14:textId="0DBF4394" w:rsidR="00336C2A" w:rsidRDefault="0033267A" w:rsidP="0033267A">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Mit der Aushändigung des o. a. Dokumentes an mein o. a. Kind bin ich / sind wir einverstanden.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Kopfzeile"/>
+        <w:t>Name, Vorname:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>(nur möglich bei Kindern ab 14 Jahren)</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE2F6F4" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2128E5A1" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38FE160C" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1563C0" w14:textId="77777777" w:rsidR="0033267A" w:rsidRDefault="0033267A">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FAD057" w14:textId="77777777" w:rsidR="0033267A" w:rsidRDefault="0033267A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06A0ABEB" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0" w:rsidP="00D335E8">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF01CE1" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0" w:rsidP="00D335E8">
+    <w:p w14:paraId="5CF01CE1" w14:textId="630EEF28" w:rsidR="00336C2A" w:rsidRDefault="00341CD0" w:rsidP="00D335E8">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Unterschrift Mutter)</w:t>
+        <w:t xml:space="preserve"> (Unterschrift </w:t>
+      </w:r>
+      <w:r w:rsidR="0033267A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sorgeberechtigte/r A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>(Unterschrift Vater)</w:t>
-[...27 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">(Unterschrift </w:t>
+      </w:r>
+      <w:r w:rsidR="0033267A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sorgeberechtigte/r B</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
-        </w:rPr>
-        <w:t>------------     Vorzulegen sind des Weiteren die Ausweise/Pässe der Eltern     ------------</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00336C2A">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="249" w:charSpace="2047"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DD8EAF6" w14:textId="77777777" w:rsidR="00262C2C" w:rsidRDefault="00262C2C">
+    <w:p w14:paraId="37D266D9" w14:textId="77777777" w:rsidR="005818F1" w:rsidRDefault="005818F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E61B5AF" w14:textId="77777777" w:rsidR="00262C2C" w:rsidRDefault="00262C2C">
+    <w:p w14:paraId="75FF833A" w14:textId="77777777" w:rsidR="005818F1" w:rsidRDefault="005818F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="CID Font+ F"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55B5D99C" w14:textId="77777777" w:rsidR="00262C2C" w:rsidRDefault="00262C2C">
+    <w:p w14:paraId="08DD7ABC" w14:textId="77777777" w:rsidR="005818F1" w:rsidRDefault="005818F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FF83730" w14:textId="77777777" w:rsidR="00262C2C" w:rsidRDefault="00262C2C">
+    <w:p w14:paraId="068D87B4" w14:textId="77777777" w:rsidR="005818F1" w:rsidRDefault="005818F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A1C3209" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:before="480" w:after="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">- </w:t>
@@ -2552,86 +2817,91 @@
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="1DA02028" id="Line 1027" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-53.7pt,567.85pt" to="-45.3pt,567.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs1XfnrgEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L3ZaIOuMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YToIkkg+vffI9f08OnE0xBZ9K5eLWgrjFWrr+1b+eHn8cCcF&#10;R/AaHHrTypNheb95/249hcbc4IBOGxIJxHMzhVYOMYamqlgNZgReYDA+BTukEWK6Ul9pgimhj666&#10;qetVNSHpQKgMc3p9eA3KTcHvOqPi965jE4VrZeIWy05l3+e92qyh6QnCYNWZBvwDixGsT59eoR4g&#10;gjiQ/QtqtIqQsYsLhWOFXWeVKRqSmmX9h5rnAYIpWpI5HK428f+DVd+OW7+jTF3N/jk8ofrJwuN2&#10;AN+bQuDlFFLjltmqagrcXEvyhcOOxH76ijrlwCFicWHuaMyQSZ+Yi9mnq9lmjkKlx2W9Wt2llqhL&#10;qILmUheI4xeDo8iHVjrrsw3QwPGJY+YBzSUlP3t8tM6VVjovplbefrr9WAoYndU5mNOY+v3WkThC&#10;HoayiqgUeZtGePC6gA0G9OfzOYJ1r+f0ufNnL7L8PGvc7FGfdnTxKHWrsDxPVh6Ht/dS/Xv+N78A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+thM64QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMw&#10;EEX3SPyDNUjsUjs8GghxKoSEygqpLRSxm8RDHIjtKHZb9+8xCwTLmXt050y1iGZge5p876yEfCaA&#10;kW2d6m0n4WXzmN0A8wGtwsFZknAkD4v69KTCUrmDXdF+HTqWSqwvUYIOYSw5960mg37mRrIp+3CT&#10;wZDGqeNqwkMqNwO/EGLODfY2XdA40oOm9mu9MxJwuXk/Pm3H+Gmel3rbuNfiLQ5Snp/F+ztggWL4&#10;g+FHP6lDnZwat7PKs0FCloviKrEpyS+vC2CJyW7FHFjzu+J1xf+/UX8DAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEALNV3564BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA/rYTOuEAAAAOAQAADwAAAAAAAAAAAAAAAAAIBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokeweight=".31pt">
               <w10:wrap anchory="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00336C2A"/>
+    <w:rsid w:val="00063E3D"/>
     <w:rsid w:val="00111F45"/>
     <w:rsid w:val="00140D07"/>
     <w:rsid w:val="00210AE9"/>
-    <w:rsid w:val="002502A3"/>
-    <w:rsid w:val="00262C2C"/>
+    <w:rsid w:val="0033267A"/>
     <w:rsid w:val="00336C2A"/>
     <w:rsid w:val="00341CD0"/>
+    <w:rsid w:val="005818F1"/>
     <w:rsid w:val="00594788"/>
+    <w:rsid w:val="00607ABD"/>
     <w:rsid w:val="008665EF"/>
     <w:rsid w:val="00921912"/>
-    <w:rsid w:val="009B6693"/>
+    <w:rsid w:val="009D282C"/>
+    <w:rsid w:val="00AA7130"/>
+    <w:rsid w:val="00C26187"/>
     <w:rsid w:val="00D335E8"/>
     <w:rsid w:val="00D8575E"/>
     <w:rsid w:val="00E4308A"/>
     <w:rsid w:val="00F75E37"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3373,51 +3643,51 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auswaertiges-amt.de/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auswaertiges-amt.de/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tmp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3674,53 +3944,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008AFC5D27968B6F47919B034B437C9AE2" ma:contentTypeVersion="0" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="6c01322c5fd4d9420207509d6bd455af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4f5dc90cf06628c3b90945c8266c24d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3794,129 +4067,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79B03E81-9EB8-4516-A552-1EB245701323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CF025AD-D790-44FF-95C4-A69664485637}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2A08C10-73B3-4CF1-AA7D-E14928EFD021}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CF025AD-D790-44FF-95C4-A69664485637}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79B03E81-9EB8-4516-A552-1EB245701323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>231</Words>
-  <Characters>1456</Characters>
+  <Words>226</Words>
+  <Characters>1427</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr/>
-[...4 lines deleted...]
-      <vt:lpstr>Mit der Aushändigung des o. a. Dokumentes an mein o. a. Kind bin ich / sind wir </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1684</CharactersWithSpaces>
+  <CharactersWithSpaces>1650</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucht, Anja (150.13)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>de-DE</dc:language>
 </cp:coreProperties>
 </file>